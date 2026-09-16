--- v0 (2026-01-18)
+++ v1 (2026-09-16)
@@ -76,57 +76,57 @@
   <si>
     <t>Cross, Bart</t>
   </si>
   <si>
     <t>2015-01-25</t>
   </si>
   <si>
     <t>2016-03-06</t>
   </si>
   <si>
     <t>Core Team:Facilitator</t>
   </si>
   <si>
     <t>Daly, Joy</t>
   </si>
   <si>
     <t>Daly, Mike</t>
   </si>
   <si>
     <t>2017-07-01</t>
   </si>
   <si>
     <t>Dolan, Tim</t>
   </si>
   <si>
+    <t>Core Team:Co-Facilitator</t>
+  </si>
+  <si>
+    <t>2017-07-12</t>
+  </si>
+  <si>
     <t>Core Team:Social Coord</t>
-  </si>
-[...4 lines deleted...]
-    <t>Core Team:Co-Facilitator</t>
   </si>
   <si>
     <t>Feltz, Alice</t>
   </si>
   <si>
     <t>Core Team:Communications</t>
   </si>
   <si>
     <t>Core Team:Spiritual Coord</t>
   </si>
   <si>
     <t>Gummersheimer, Michael</t>
   </si>
   <si>
     <t>Heck, John</t>
   </si>
   <si>
     <t>Hedrick, John</t>
   </si>
   <si>
     <t>Core Team:Financial Coord</t>
   </si>
   <si>
     <t>Huber, Andrew</t>
   </si>
@@ -644,304 +644,304 @@
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>25</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16" t="s">
         <v>29</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18" t="s">
         <v>31</v>
       </c>
       <c r="C18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19" t="s">
         <v>33</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22" t="s">
         <v>31</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C23" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C24" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="D24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25" t="s">
         <v>31</v>
       </c>
       <c r="C25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C26" t="s">
         <v>13</v>
       </c>
       <c r="D26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D28" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31" t="s">
         <v>5</v>
       </c>
       <c r="C31" t="s">
         <v>14</v>
       </c>
       <c r="D31" t="s">